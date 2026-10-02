--- v0 (2026-08-13)
+++ v1 (2026-10-02)
@@ -630,51 +630,51 @@
       <c r="A25" t="str">
         <v>Ejemplo 1 · conversación pegada tal cual, sin ningún otro dato:</v>
       </c>
     </row>
     <row r="26" xml:space="preserve">
       <c r="A26" t="str" xml:space="preserve">
         <v xml:space="preserve">Hola! Precio del cuero ecológico?
 ¡Hola, Susana! Gracias por comunicarte 😊 Dejanos tu consulta y un asesor se contacta.
 tenes en beige?
 Sí! Beige, chocolate y negro. $8.500 el metro
 Visto por Susana a las 5:24 pm</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v/>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>Ejemplo 2 · con datos declarados (nombre, teléfono, canal, fecha):</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Llamó preguntando por disponibilidad. Pidió cotización, quedó en confirmar.  |  Juan Pérez  |  1166667777  |  Teléfono  |  18/04/2026</v>
+        <v>Llamó preguntando por disponibilidad. Pidió cotización, quedó en confirmar.  |  Juan Pérez  |  1100001234  |  Teléfono  |  18/04/2026</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B29"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Leads</vt:lpstr>